--- v1 (2026-03-12)
+++ v2 (2026-04-05)
@@ -8,51 +8,50 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -72,72 +71,71 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId24"/>
+    <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="284" r:id="rId5"/>
-[...2 lines deleted...]
-    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="284" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="295" r:id="rId8"/>
     <p:sldId id="294" r:id="rId9"/>
     <p:sldId id="298" r:id="rId10"/>
     <p:sldId id="304" r:id="rId11"/>
     <p:sldId id="300" r:id="rId12"/>
     <p:sldId id="293" r:id="rId13"/>
     <p:sldId id="290" r:id="rId14"/>
     <p:sldId id="296" r:id="rId15"/>
     <p:sldId id="287" r:id="rId16"/>
     <p:sldId id="297" r:id="rId17"/>
     <p:sldId id="299" r:id="rId18"/>
     <p:sldId id="285" r:id="rId19"/>
     <p:sldId id="265" r:id="rId20"/>
-    <p:sldId id="302" r:id="rId21"/>
-[...1 lines deleted...]
-    <p:sldId id="307" r:id="rId23"/>
+    <p:sldId id="306" r:id="rId21"/>
+    <p:sldId id="307" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,51 +246,53 @@
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="356690"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" v="1" dt="2026-03-12T04:51:26.559"/>
+    <p1510:client id="{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" v="58" dt="2026-03-12T04:54:08.030"/>
+    <p1510:client id="{8B383145-07DD-4620-AA74-5962AAF20282}" v="3" dt="2026-03-12T05:32:27.328"/>
+    <p1510:client id="{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" v="155" dt="2026-03-12T05:26:26.182"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{0817EA92-75D0-4044-A80A-286907CE0DDB}">
   <a:tblStyle styleId="{0817EA92-75D0-4044-A80A-286907CE0DDB}" styleName="SVA default table">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk2"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -444,146 +444,342 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="809DC4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="12017" autoAdjust="0"/>
     <p:restoredTop sz="74244" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="1937" y="41"/>
+        <p:origin x="1884" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:17:26.321" v="1622" actId="20577"/>
+    <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" dt="2026-03-12T04:53:54.233" v="49"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
-        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:16:58.237" v="1552" actId="1076"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" dt="2026-03-12T04:53:54.233" v="49"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2981667348" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" dt="2026-03-12T04:53:54.233" v="49"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2981667348" sldId="295"/>
+            <ac:graphicFrameMk id="5" creationId="{8F159346-D55D-79A4-099B-8F5040C17CEB}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" dt="2026-03-12T04:52:49.607" v="1" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="751529737" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{79EB27D8-5DE4-FBAB-F514-3F648680BCF2}" dt="2026-03-12T04:52:49.607" v="1" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="751529737" sldId="302"/>
+            <ac:spMk id="3" creationId="{9973BC78-EE19-7192-7B10-8C14A1EAEDDB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}"/>
+    <pc:docChg chg="modSld sldOrd">
+      <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:26:25.557" v="90" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:03:34.468" v="23"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2147952893" sldId="256"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:02:02.154" v="22" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3022524459" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T04:59:20.508" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3022524459" sldId="284"/>
+            <ac:spMk id="2" creationId="{E558487B-52A6-ECA6-CCE2-24083D75D438}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:02:02.154" v="22" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3022524459" sldId="284"/>
+            <ac:spMk id="3" creationId="{A7721118-8A03-EBD9-71A6-454C522CC548}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:07:07.802" v="27"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2981667348" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:07:07.802" v="27"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2981667348" sldId="295"/>
+            <ac:graphicFrameMk id="5" creationId="{8F159346-D55D-79A4-099B-8F5040C17CEB}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:26:25.557" v="90" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2123008529" sldId="299"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:54.431" v="81"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="3" creationId="{47490926-56C9-EB7B-35C3-C6C7D2A6F5DF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:54.431" v="80"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="4" creationId="{D4B5ACD9-0375-489E-5967-9E04F858D9BF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:26:25.557" v="90" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="7" creationId="{13C614E5-5ECB-795D-DBDD-754A2E029F48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:34.977" v="73" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:24:52.429" v="63" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="11" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:44.540" v="75" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:17.211" v="68" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:54.431" v="79"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="5" creationId="{89BB489D-3A6D-512C-1B4B-2827F4DADEC8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:26:05.385" v="85" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="9" creationId="{31854C1F-E75D-9FB8-D57E-92157B3ADB88}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:13.274" v="67" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="12" creationId="{5BADD97C-02F4-D77F-822F-79BAD1D697CB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:40.712" v="74" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="15" creationId="{ED22EE61-7D71-E56B-7843-380C5B03B67E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="S::nicole.cowan@melbournewater.com.au::d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="AD" clId="Web-{A0976AE2-1898-2DEA-CE05-4AEFAD345358}" dt="2026-03-12T05:25:27.165" v="71" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="16" creationId="{11F3B363-43EA-DD85-F511-40B77E691DC0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T23:35:20.528" v="1685"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp mod ord modNotesTx">
+        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T23:35:20.528" v="1685"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1027447141" sldId="257"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:16:29.271" v="1545" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1027447141" sldId="257"/>
             <ac:spMk id="2" creationId="{8E1D1318-73ED-0CA7-1D44-C2A991E9CF86}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add del mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:16:58.237" v="1552" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1027447141" sldId="257"/>
             <ac:spMk id="4" creationId="{370B0BD4-26D0-BA16-179E-DEED3E8EB6A0}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:47:10.650" v="335" actId="20577"/>
+        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T23:35:09.359" v="1683" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3022524459" sldId="284"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:47:10.650" v="335" actId="20577"/>
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T23:35:09.359" v="1683" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3022524459" sldId="284"/>
             <ac:spMk id="3" creationId="{A7721118-8A03-EBD9-71A6-454C522CC548}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:15:12.737" v="1430" actId="113"/>
+        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:32:35.606" v="1678" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2472925297" sldId="285"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:14:59.389" v="1428" actId="1076"/>
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:44.067" v="1637" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2472925297" sldId="285"/>
             <ac:spMk id="2" creationId="{9FA44A29-B817-2265-B6AE-F3BC62A25153}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:11:21.327" v="806" actId="27636"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2472925297" sldId="285"/>
             <ac:spMk id="11" creationId="{9494A548-2020-404E-2860-159EF79FE964}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:15:05.205" v="1429" actId="1076"/>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:32:20.710" v="1667" actId="20577"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2472925297" sldId="285"/>
             <ac:graphicFrameMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:52:56.852" v="457" actId="113"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="302990616" sldId="287"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:52:56.852" v="457" actId="113"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="302990616" sldId="287"/>
             <ac:spMk id="3" creationId="{7125EB17-354E-25DC-C5AF-514BE9612A46}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp mod addAnim delAnim modAnim modNotesTx">
         <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:01:06.226" v="523" actId="20577"/>
         <pc:sldMkLst>
@@ -615,123 +811,139 @@
         </pc:sldMkLst>
         <pc:picChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:01:32.698" v="525" actId="14100"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3906873664" sldId="297"/>
             <ac:picMk id="5" creationId="{D9628004-3B39-05BE-B48D-9DB5F308C180}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add del mod modClrScheme chgLayout">
         <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:52:10.906" v="455" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1781481656" sldId="298"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod ord">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:52:10.906" v="455" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1781481656" sldId="298"/>
             <ac:spMk id="3" creationId="{B217C3AC-7D5D-C79C-A3F7-1559A2FC072E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:13:25.599" v="1038" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:36.151" v="1633" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2123008529" sldId="299"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:30:57.804" v="1624" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="7" creationId="{13C614E5-5ECB-795D-DBDD-754A2E029F48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:01.221" v="1625" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:36.151" v="1633" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="11" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:04.967" v="1626" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:31:08.867" v="1627" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T05:30:47.732" v="1623" actId="14826"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2123008529" sldId="299"/>
+            <ac:picMk id="9" creationId="{31854C1F-E75D-9FB8-D57E-92157B3ADB88}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:10:45.048" v="802" actId="1076"/>
+      <pc:sldChg chg="modSp del mod">
+        <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-03-12T22:41:31.146" v="1679" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="751529737" sldId="302"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod modNotesTx">
         <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:51:52.894" v="441" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3939065977" sldId="304"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T06:51:44.737" v="415" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3939065977" sldId="304"/>
             <ac:spMk id="3" creationId="{B217C3AC-7D5D-C79C-A3F7-1559A2FC072E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add mod">
         <pc:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:17:26.321" v="1622" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2296516357" sldId="307"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Nicole Cowan" userId="d77e2e1c-39ae-440d-8e3f-4f4bb24ebf50" providerId="ADAL" clId="{02FB9C93-58E3-4816-8917-A1940BC19C03}" dt="2026-02-24T07:17:26.321" v="1622" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2296516357" sldId="307"/>
             <ac:spMk id="2" creationId="{96F52539-3866-CE36-6A06-056EB0AACA96}"/>
-          </ac:spMkLst>
-[...22 lines deleted...]
-            <ac:spMk id="3" creationId="{9973BC78-EE19-7192-7B10-8C14A1EAEDDB}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -782,51 +994,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{226D3341-7B95-4A6B-90E1-134F954A481B}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1051,83 +1263,83 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/1017391183" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.melbournewater.com.au/water-and-environment/water-management/water-quality/water-catchments" TargetMode="External"/></Relationships>
 </file>
@@ -1179,51 +1391,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3097225613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1812,51 +2024,51 @@
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Teaching notes &amp; ideas</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>To respond to the theme </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" b="1" dirty="0"/>
               <a:t>How can we manage Melbourne’s water sustainably as a valuable renewable resource?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Students will need to understand the concept of sustainability and its three pillars. You can use the definitions from the Victorian Curriculum Geographical Concepts </a:t>
+              <a:t>Students will need to understand the concept of sustainability and its four pillars. You can use the definitions from the Victorian Curriculum Geographical Concepts </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" dirty="0"/>
               <a:t>and the Cross-Curriculum Priority.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Get students to write down this definition and answer the questions on the next page.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
@@ -1981,85 +2193,125 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>What can we do to manage Melbourne’s water sustainably from an emotional/social aspect?</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>What can we do to manage Melbourne’s water sustainably from a cultural aspect?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Note: The Future Water uses the term ‘Emotion’.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-AU" i="1" baseline="0" dirty="0">
               <a:latin typeface="Aptos"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Extension: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Have students think about any other pillars that might be important to sustainability – is there more than three? Students may think of other pillars that they think are important such as health or education. Have them design their own ‘pillars of sustainability’</a:t>
+              <a:t>Have students think about any other pillars that might be important to sustainability – is there more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>than four? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Students may think of other pillars that they think are important such as health or education. Have them design their own ‘pillars of sustainability’</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
@@ -2145,51 +2397,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328CAD07-80BF-7E89-EFF0-B642A0E9F389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2540519704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -2253,51 +2505,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8E9574-0970-C8DC-89E5-E54A498B516A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3876395962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2316,81 +2568,108 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-AU" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teaching notes &amp; ideas:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>You could add how population growth and climate change will impact water security in Melbourne.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The focus of the Future Water Story is on Melbourne, you could add reference other cities around the world if relevant.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354915030"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1026073095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2400,108 +2679,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...26 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-AU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{517637F7-FC4D-4CBC-AB75-3578EC53B962}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1026073095"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354915030"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4634,51 +4886,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EC04AF43-F4D7-4307-AAC6-978BA3428C8A}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5096,51 +5348,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{770F0ABB-BB79-4AFB-97FB-A631ED08C459}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5558,51 +5810,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{612D710C-B5D9-4CB5-94E6-E2CD1833AE84}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6020,51 +6272,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4E561842-7DDB-4B93-A9F9-000F48B93157}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6482,51 +6734,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D0AAF764-000E-408A-BB85-8AEC778B5B62}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7093,51 +7345,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9DDA6C7C-078A-49DF-AE7A-D3DDF8E99D67}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7217,51 +7469,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7075EC11-1721-4360-A378-F6649AC6227E}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7469,51 +7721,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A230695-3632-487E-8506-209914F05A01}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7702,51 +7954,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{74542351-0D01-4C4E-A00D-05516CC6F4F8}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7924,51 +8176,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{77E312E6-FA90-4A59-849C-194B2CB6E855}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8107,51 +8359,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B2DCA67C-1FDD-4289-A45B-1C24A8752454}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8620,51 +8872,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4BBF2D1-A9DE-450B-BD5F-55EFF1E77543}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9070,51 +9322,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6690749" y="6358249"/>
             <a:ext cx="2520000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{96B4C594-0B96-4F5A-984A-EA98CBA1964E}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/03/2026</a:t>
+              <a:t>12/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="602031" y="6358249"/>
             <a:ext cx="5975238" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -9528,575 +9780,232 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://player.vimeo.com/video/1017389702?app_id=122963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://player.vimeo.com/video/1017391555?app_id=122963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://player.vimeo.com/video/1053216233?h=f3152783fb&amp;amp;app_id=122963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="2" name="Subtitle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E558487B-52A6-ECA6-CCE2-24083D75D438}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B829D82-CED6-7D1B-8B03-C1F3929722C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU"/>
+              <a:t>Pre-visit lesson</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12A0260-6F89-7C19-2A19-CF3B28830856}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-[...3 lines deleted...]
-              <a:t>1. Teacher Instructions</a:t>
+              <a:rPr lang="en-AU"/>
+              <a:t>The Future Water Story</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="TextBox 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture Placeholder 5" descr="A water droplet falling into a blue and pink surface&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7721118-8A03-EBD9-71A6-454C522CC548}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBED5C96-C49F-1367-FB27-0464F15070BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...1 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-4"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="602031" y="1552832"/>
-            <a:ext cx="10853369" cy="5478423"/>
+            <a:off x="1981200" y="0"/>
+            <a:ext cx="10210344" cy="2560196"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...374 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3022524459"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2147952893"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10752,51 +10661,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BADD97C-02F4-D77F-822F-79BAD1D697CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="8104" r="234"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2008476" y="3825645"/>
+            <a:off x="762811" y="3802831"/>
             <a:ext cx="1697361" cy="2757487"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="AutoShape 2" descr="A circular image of a city&#10;&#10;Description automatically generated"/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="212725" y="-144463"/>
             <a:ext cx="304800" cy="304801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
@@ -10804,186 +10713,207 @@
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="601662" y="1630771"/>
-            <a:ext cx="10988675" cy="1631216"/>
+            <a:off x="366135" y="1409098"/>
+            <a:ext cx="10988675" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is sustainability</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sustainability means the ability to meet the needs of the present without compromising the ability of future generations to do the same.</a:t>
+              <a:t>Sustainability means </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>'meeting the needs of the present without compromising the ability of future generations to meet their own needs, focusing on the ongoing capacity of Earth to maintain all life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>' (Victorian Curriculum definition).</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-AU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sustainability incorporates three pillars</a:t>
-            </a:r>
+              <a:t>Sustainability incorporates at least 4 pillars:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7484483" y="3456313"/>
-            <a:ext cx="1645534" cy="369332"/>
+            <a:off x="5701674" y="3390794"/>
+            <a:ext cx="1745916" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Social/ Emotion</a:t>
+              <a:t>Social/Emotion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4819325" y="3435993"/>
+            <a:off x="3440601" y="3390794"/>
             <a:ext cx="1574483" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Economic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2008476" y="3435993"/>
+            <a:off x="870263" y="3420253"/>
             <a:ext cx="1720174" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Environmental</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
@@ -10991,93 +10921,179 @@
           <p:cNvPr id="15" name="Picture Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED22EE61-7D71-E56B-7843-380C5B03B67E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="6531" r="6531"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4598900" y="3805325"/>
+            <a:off x="3198097" y="3782511"/>
             <a:ext cx="1697361" cy="2757487"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 3353"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Picture Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F3B363-43EA-DD85-F511-40B77E691DC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3750" r="3750"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7458569" y="3825645"/>
+            <a:off x="5587791" y="3821082"/>
+            <a:ext cx="1697361" cy="2757487"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3353"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C614E5-5ECB-795D-DBDD-754A2E029F48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8315960" y="3420253"/>
+            <a:ext cx="1745916" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cultural</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture Placeholder 11" descr="A person holding a globe">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31854C1F-E75D-9FB8-D57E-92157B3ADB88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="31695" r="31695"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7992426" y="3839333"/>
             <a:ext cx="1697361" cy="2757487"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 3353"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2123008529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -11088,84 +11104,91 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3909242944"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3900377041"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="513784" y="2028445"/>
-          <a:ext cx="10980738" cy="4602480"/>
+          <a:ext cx="10980740" cy="4907280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{0817EA92-75D0-4044-A80A-286907CE0DDB}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="3660246">
+                <a:gridCol w="2745185">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2874514260"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3660246">
+                <a:gridCol w="2745185">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3159055788"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3660246">
+                <a:gridCol w="2745185">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3717106593"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2745185">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1018072719"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0"/>
                         <a:t>What can we do to manage Melbourne’s water sustainably from an environmental aspect?</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
@@ -11195,50 +11218,80 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0"/>
                         <a:t>What can we do to manage Melbourne’s water sustainably from an emotional/social aspect?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0"/>
+                        <a:t>What can we do to manage Melbourne’s water sustainably from a cultural aspect?</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2564775333"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
@@ -11250,50 +11303,60 @@
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-AU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-AU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
@@ -11524,51 +11587,51 @@
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1500" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="95000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-AU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Think about the three pillars of sustainability. How can we take this into consideration when thinking about Melbourne’s water supply and sustainable use?</a:t>
+              <a:t>Think about the four pillars of sustainability. How can we take this into consideration when thinking about Melbourne’s water supply and sustainable use?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2472925297"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11608,233 +11671,50 @@
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" dirty="0"/>
               <a:t>Future Water Story?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3909166809"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...181 lines deleted...]
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A00B1423-7580-0F03-CDD6-C72D23509CA3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -18571,51 +18451,51 @@
                   <a:tcPr marL="0" marR="0" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3706790092"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1162464716"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB487165-405D-4FF2-726A-9602765A7137}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -28009,67 +27889,628 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E558487B-52A6-ECA6-CCE2-24083D75D438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Teacher Instructions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7721118-8A03-EBD9-71A6-454C522CC548}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304801" y="1552832"/>
+            <a:ext cx="11150600" cy="4278094"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Pre-visit: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Introduction Lesson</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Length:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> Approximately 60 minutes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Description: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>St</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B3751"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>udents participating in the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B3751"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> Future Water Story </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B3751"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>at the Western Treatment Plant, will explore the theme: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1B3751"/>
+              </a:solidFill>
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>How can we manage Melbourne’s water sustainably as a valuable renewable resource?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>This lesson is aimed at preparing your students for their visit to the Western Treatment Plant. It includes key content and terms to help them participate in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Future Water Story.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-AU" sz="1600" dirty="0">
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" b="1" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Optional extra lesson: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1600" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Western Treatment Plant – GIS map lesson (Length </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>60 minutes)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1600" b="1" dirty="0">
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>***See </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="VAG Rounded Next"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> on each slide for more teaching notes and ideas***</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1600" dirty="0">
+              <a:latin typeface="VAG Rounded Next"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-AU" sz="1600" dirty="0">
+              <a:latin typeface="Bliss Pro"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:latin typeface="Verdana"/>
+              <a:ea typeface="Verdana"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3022524459"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E1D1318-73ED-0CA7-1D44-C2A991E9CF86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173959" y="1148395"/>
+            <a:ext cx="10440000" cy="900000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-AU" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Learning outcomes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370B0BD4-26D0-BA16-179E-DEED3E8EB6A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173959" y="1850833"/>
+            <a:ext cx="10440000" cy="4103501"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="VAG Rounded Next Medium" panose="020F0602020203020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Using this teaching guide and participating in the excursion, the students will learn how to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base"/>
+            <a:endParaRPr lang="en-AU" sz="2000" dirty="0">
+              <a:latin typeface="VAG Rounded Next Medium"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Analyse water as a renewable resource - Students investigate how water functions as a renewable resource, understand that it is a scare and finite resource, and how water scarcity impacts liveability and sustainability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Collaborate to develop solutions to environmental challenges - Students apply teamwork, communication and conflict‑resolution strategies while proposing sustainable actions to improve liveability and environmental outcomes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Use critical and creative thinking to design sustainable cities - Students collaboratively design a future city using digital tools, applying systems thinking, evaluating competing claims, and selecting criteria to guide decision‑making</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="VAG Rounded Next Medium"/>
+              </a:rPr>
+              <a:t>Evaluate ethical and social implications of sustainability decisions - Students consider how values, worldviews and ethical perspectives influence decisions about water, waste, liveability and environmental management.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="VAG Rounded Next Medium"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027447141"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F159346-D55D-79A4-099B-8F5040C17CEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1201842557"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638382150"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="476077" y="2151739"/>
           <a:ext cx="11239845" cy="4403086"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{0817EA92-75D0-4044-A80A-286907CE0DDB}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3106498">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1161235133"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="6882064">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -28990,74 +29431,111 @@
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3596846460"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370838">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                         </a:rPr>
-                        <a:t>1.11: KFL Chart</a:t>
-                      </a:r>
+                        <a:t>1.11: Pillars of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                        </a:rPr>
+                        <a:t>Sustainability</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0" err="1">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-AU" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>‘Know’, ‘Find out’ and ‘Learnt’</a:t>
+                        <a:t>What are the social, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-AU" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" noProof="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>economic,</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-AU" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> and environmental aspects?</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:latin typeface="+mn-lt"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="+mn-cs"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
@@ -29214,351 +29692,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0"/>
               <a:t>The following is a suggested sequence of activities and time allocation. You might want to spend more or less time on specific sections depending on your class and their learning requirements. All resources can be edited to suit your teaching needs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2981667348"/>
-      </p:ext>
-[...299 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027447141"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -31119,71 +31296,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100757C90B357CBB44F8826BFC627DEA276" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69c9e138ff51e926a0cdebe0a95b80a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="85f4be49-0b6f-43fb-9fd0-e026870d021e" xmlns:ns3="8abf1876-902b-4d67-ae96-f70d0d2c9d92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a182c7932dbc9ab812f0459f9b8a563" ns2:_="" ns3:_="">
     <xsd:import namespace="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
     <xsd:import namespace="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -31406,143 +31562,181 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="85f4be49-0b6f-43fb-9fd0-e026870d021e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8abf1876-902b-4d67-ae96-f70d0d2c9d92" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="85f4be49-0b6f-43fb-9fd0-e026870d021e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B84397-0EB1-4EE1-B1A0-9CF65EFFC5AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E50BB52D-E925-4662-B941-692A93F97634}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
+    <ds:schemaRef ds:uri="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF58E70-4B44-498D-B0D6-10B2566BA575}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
     <ds:schemaRef ds:uri="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E50BB52D-E925-4662-B941-692A93F97634}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B84397-0EB1-4EE1-B1A0-9CF65EFFC5AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Melbourne Water-PowerPoint template</Template>
   <TotalTime></TotalTime>
-  <Words>3121</Words>
+  <Words>3062</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>377</Paragraphs>
-  <Slides>19</Slides>
+  <Paragraphs>365</Paragraphs>
+  <Slides>18</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>4</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
+      <vt:lpstr>Bliss Pro</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>montserratlight</vt:lpstr>
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>VAG Rounded Next</vt:lpstr>
+      <vt:lpstr>VAG Rounded Next Medium</vt:lpstr>
+      <vt:lpstr>VAG Rounded Next Semibold</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Melbourne Water</vt:lpstr>
-      <vt:lpstr>1. Teacher Instructions</vt:lpstr>
+      <vt:lpstr>The Future Water Story</vt:lpstr>
+      <vt:lpstr>Teacher Instructions</vt:lpstr>
+      <vt:lpstr>Learning outcomes</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
-      <vt:lpstr>The Future Water Story</vt:lpstr>
-      <vt:lpstr>Learning outcomes</vt:lpstr>
       <vt:lpstr>1.1: Introduction</vt:lpstr>
       <vt:lpstr>1.2: Future Water Story – Introducing the challenge &amp; stakeholders!</vt:lpstr>
       <vt:lpstr>1.3: Future Water Story – stakeholder groups!</vt:lpstr>
       <vt:lpstr>Key knowledge</vt:lpstr>
       <vt:lpstr>1.5: Water supply catchments</vt:lpstr>
       <vt:lpstr>1.6: Melbourne’s water supply system</vt:lpstr>
       <vt:lpstr>1.7: Sewage</vt:lpstr>
       <vt:lpstr>1.8: Water Scarcity</vt:lpstr>
       <vt:lpstr>1.9: Securing our water supply</vt:lpstr>
       <vt:lpstr>1.10: Sustainability</vt:lpstr>
       <vt:lpstr>1.11: How can we manage Melbourne’s water sustainably as a valuable renewable resource?</vt:lpstr>
       <vt:lpstr>Are you ready for the  Future Water Story?</vt:lpstr>
-      <vt:lpstr>Curriculum links</vt:lpstr>
       <vt:lpstr>Glossary</vt:lpstr>
       <vt:lpstr>Glossary of terms that might be used on your excursion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Melbourne Water</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Future of Water Story</dc:title>
   <dc:creator>Marita Tripp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">